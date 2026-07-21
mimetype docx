--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -293,304 +293,304 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1760220" cy="1188720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>sign</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>(or</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>ALL!)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">many </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>happening</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>library</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>summer!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EF809B" w14:textId="6F9BA298" w:rsidR="00AE635D" w:rsidRPr="00AE635D" w:rsidRDefault="00AE635D">
       <w:pPr>
         <w:spacing w:before="416" w:line="297" w:lineRule="auto"/>
         <w:ind w:left="4228" w:right="470" w:hanging="288"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE635D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">ONLINE FORM: Fill out </w:t>
       </w:r>
@@ -7755,210 +7755,263 @@
             <w:r w:rsidR="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Names, ages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w14:paraId="57A66A07" w14:textId="77777777" w:rsidTr="00DF683B">
+      <w:tr w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w14:paraId="57A66A07" w14:textId="77777777" w:rsidTr="00DF683B">
         <w:trPr>
           <w:trHeight w:val="1022"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C48D33" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="7E1B504E" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>Paint</w:t>
+              <w:t>Cardboard</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t>Roll</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>Planter:</w:t>
+              <w:t>Animals:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>Art</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>Camp</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F69A1B7" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="78E4C495" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>Fri, June 5 ~</w:t>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>Fri,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="-15"/>
+                <w:w w:val="110"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">10:00 </w:t>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>July</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
+                <w:w w:val="110"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CEAE6AD" w14:textId="3C195632" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="7CEAE6AD" w14:textId="7B5678E5" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
@@ -7997,3168 +8050,817 @@
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA06DF0" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="006B2D9C">
+          <w:p w14:paraId="5AA06DF0" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w14:paraId="4707C5BD" w14:textId="77777777" w:rsidTr="00DF683B">
+      <w:tr w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w14:paraId="57890FCD" w14:textId="77777777" w:rsidTr="00DF683B">
         <w:trPr>
           <w:trHeight w:val="1022"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D23AD02" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="4774D347" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:w w:val="85"/>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Retro</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="85"/>
-[...1 lines deleted...]
-              <w:t>Ctr</w:t>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Night:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Paint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Numbers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB105CA" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="67DA3244" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Tues,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>June</w:t>
+              </w:rPr>
+              <w:t>July</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>9</w:t>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
               </w:rPr>
               <w:t>~</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>1:00</w:t>
+              </w:rPr>
+              <w:t>5:00</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
+                <w:spacing w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263E6037" w14:textId="3C845763" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="3BB16CB5" w14:textId="38C754FD" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>For</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">For ages </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-10"/>
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...1 lines deleted...]
-              <w:t>13</w:t>
+              </w:rPr>
+              <w:t>13+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FDF75F" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="006B2D9C">
+          <w:p w14:paraId="20A43B71" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w14:paraId="1ADC12EF" w14:textId="77777777" w:rsidTr="00DF683B">
+      <w:tr w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w14:paraId="36B92AE1" w14:textId="77777777" w:rsidTr="00DF683B">
         <w:trPr>
           <w:trHeight w:val="1022"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5322F7" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="377F43F9" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:w w:val="90"/>
-[...1 lines deleted...]
-              <w:t>Curious</w:t>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Draw</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Chemists</w:t>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Own</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Comics:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Art</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Camp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="367142FF" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="285F6B7E" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>Thurs,</w:t>
-[...29 lines deleted...]
-              <w:t>11</w:t>
+              <w:t>Fri,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E61B09">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>~</w:t>
-[...14 lines deleted...]
-              <w:t>10:00</w:t>
+              <w:t>July 17</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1039AF6A" w14:textId="1A7DD242" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="4135956D" w14:textId="6FAB97EA" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>ages</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100B417D" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="006B2D9C">
+          <w:p w14:paraId="3FB25023" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w14:paraId="6BE14217" w14:textId="77777777" w:rsidTr="00DF683B">
+      <w:tr w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w14:paraId="0AC1ACAA" w14:textId="77777777" w:rsidTr="00DF683B">
         <w:trPr>
           <w:trHeight w:val="1022"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C888E90" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="4384E37A" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:w w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:w w:val="85"/>
-[...1 lines deleted...]
-              <w:t>Let’s</w:t>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Preserving</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:w w:val="85"/>
-[...1 lines deleted...]
-              <w:t>Eat!</w:t>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Your</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="90"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:w w:val="85"/>
-[...37 lines deleted...]
-              <w:t>Club</w:t>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harvest </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70141BF3" w14:textId="77777777" w:rsidR="00E61B09" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="5C179676" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>Thurs,</w:t>
-[...119 lines deleted...]
-              <w:t>Park</w:t>
+              <w:t xml:space="preserve">Mon, July 20 ~ 5:30 pm </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07CF08FC" w14:textId="2AFE5769" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="00E61B09">
+          <w:p w14:paraId="78AEBD3F" w14:textId="0FF4103A" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E61B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:w w:val="105"/>
               </w:rPr>
-              <w:t>For adults and teens</w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>adults and teens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C985AD4" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="006B2D9C">
-[...2269 lines deleted...]
-          <w:p w14:paraId="0C80564A" w14:textId="77777777" w:rsidR="006B2D9C" w:rsidRPr="00E61B09" w:rsidRDefault="006B2D9C" w:rsidP="006B2D9C">
+          <w:p w14:paraId="629F0CFA" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00E61B09" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
             <w:pPr>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DE4AA9E" w14:textId="77777777" w:rsidR="00CF6894" w:rsidRDefault="00CF6894" w:rsidP="00E61B09">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CF6894" w:rsidSect="00E61B09">
+    <w:p w14:paraId="36066807" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRDefault="005E5FF1" w:rsidP="00E61B09">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B14979A" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRPr="00AE635D" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
+      <w:pPr>
+        <w:spacing w:before="416" w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="470" w:hanging="288"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE635D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ONLINE FORM: Fill out </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(both sides) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE635D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and drop off at the library or email to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00AE635D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-16"/>
+            <w:sz w:val="36"/>
+            <w:szCs w:val="14"/>
+          </w:rPr>
+          <w:t>carlocklibraryprograms@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E916676" w14:textId="77777777" w:rsidR="005E5FF1" w:rsidRDefault="005E5FF1" w:rsidP="005E5FF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005E5FF1" w:rsidSect="00E61B09">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="245" w:right="360" w:bottom="274" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32660B4B" w14:textId="77777777" w:rsidR="00535921" w:rsidRDefault="00535921" w:rsidP="00E61B09">
+    <w:p w14:paraId="66B6F77D" w14:textId="77777777" w:rsidR="00E13C08" w:rsidRDefault="00E13C08" w:rsidP="00E61B09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="248C0F40" w14:textId="77777777" w:rsidR="00535921" w:rsidRDefault="00535921" w:rsidP="00E61B09">
+    <w:p w14:paraId="2D1FE5D7" w14:textId="77777777" w:rsidR="00E13C08" w:rsidRDefault="00E13C08" w:rsidP="00E61B09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
@@ -11181,99 +8883,103 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:altName w:val="Arial Black"/>
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C67017F" w14:textId="77777777" w:rsidR="00535921" w:rsidRDefault="00535921" w:rsidP="00E61B09">
+    <w:p w14:paraId="47CDFAA3" w14:textId="77777777" w:rsidR="00E13C08" w:rsidRDefault="00E13C08" w:rsidP="00E61B09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36658A0A" w14:textId="77777777" w:rsidR="00535921" w:rsidRDefault="00535921" w:rsidP="00E61B09">
+    <w:p w14:paraId="7A210C3A" w14:textId="77777777" w:rsidR="00E13C08" w:rsidRDefault="00E13C08" w:rsidP="00E61B09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF6894"/>
+    <w:rsid w:val="002B1858"/>
     <w:rsid w:val="00535921"/>
+    <w:rsid w:val="005E5FF1"/>
     <w:rsid w:val="006B2D9C"/>
     <w:rsid w:val="00AC1BA0"/>
     <w:rsid w:val="00AE635D"/>
     <w:rsid w:val="00BC383B"/>
     <w:rsid w:val="00CF6894"/>
     <w:rsid w:val="00DF683B"/>
+    <w:rsid w:val="00E13C08"/>
     <w:rsid w:val="00E61B09"/>
     <w:rsid w:val="00F60EA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11828,51 +9534,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE635D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlocklibraryprograms@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlocklibraryprograms@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlocklibraryprograms@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12119,75 +9825,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>349</Words>
-  <Characters>1993</Characters>
+  <Words>268</Words>
+  <Characters>1531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 SRP EVENT SIGN UP FORM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2338</CharactersWithSpaces>
+  <CharactersWithSpaces>1796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2026 SRP EVENT SIGN UP FORM</dc:title>
   <dc:creator>Carlock Public Library District</dc:creator>
   <cp:keywords>DAHHsB7_Ouo,BAEt1xL1Eow,0</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-05-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Canva</vt:lpwstr>